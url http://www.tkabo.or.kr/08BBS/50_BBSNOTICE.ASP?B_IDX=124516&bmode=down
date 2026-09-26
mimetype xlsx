--- v0 (2026-05-06)
+++ v1 (2026-09-26)
@@ -1,1219 +1,1481 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Home\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\com\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{57433FD0-39C5-4633-BD13-227E3A04E90A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22650" windowHeight="12300"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026 동구청장기 대진표" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
-[...44 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+  <si>
+    <t>2026 동구청장기 3부</t>
+  </si>
+  <si>
+    <t>2026 동구청장기 2부</t>
+  </si>
+  <si>
+    <t>2026 동구청장기 1부</t>
+  </si>
+  <si>
+    <t>나
+인
+엔
+젤
+스</t>
+  </si>
+  <si>
+    <t>대
+건
+브
+라
+더
+스</t>
+  </si>
+  <si>
+    <t>타
+이
+틀
+프
+랜
+즈</t>
+  </si>
+  <si>
+    <t>강
+북
+올
+드
+앤
+뉴</t>
+  </si>
+  <si>
+    <t>올
+킬
+나
+이
+츠</t>
+  </si>
+  <si>
+    <t>화
+이
+트
+타
+이
+거</t>
+  </si>
+  <si>
+    <t>상
+신
+브
+레
+이
+크</t>
+  </si>
+  <si>
+    <t>블
+러
+드
+하
+운
+즈</t>
+  </si>
+  <si>
+    <t>리바트오피스대구</t>
+  </si>
+  <si>
+    <t>팔
+공
+마
+린
+즈</t>
+  </si>
+  <si>
+    <t>블
+루
+웨
+일
+즈
+B</t>
+  </si>
+  <si>
+    <t>한
+비</t>
+  </si>
+  <si>
+    <t>찰
+짐</t>
   </si>
   <si>
     <t>송현</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...79 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>퍼펙트</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...71 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>스
+톤</t>
+  </si>
+  <si>
+    <t>이화원동촌점</t>
+  </si>
+  <si>
+    <t>JO브라더스</t>
+  </si>
+  <si>
+    <t>블루웨일즈A</t>
+  </si>
+  <si>
+    <t>지
+아
+테
+크</t>
+  </si>
+  <si>
+    <t>팀라이거즈</t>
+  </si>
+  <si>
+    <t>매
+직
+드
+림</t>
+  </si>
+  <si>
+    <t>대
+건
+3
+9</t>
+  </si>
+  <si>
+    <t>나
+인
+얼
+스</t>
+  </si>
+  <si>
+    <t>일
+구
+이
+공</t>
   </si>
   <si>
     <t>팡팡브라더스</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>태
+종
+건
+설</t>
+  </si>
+  <si>
+    <t>래
+콘
+스</t>
+  </si>
+  <si>
+    <t>신
+풍
+테
+크</t>
+  </si>
+  <si>
+    <t>엑
+스
+퍼
+트</t>
+  </si>
+  <si>
+    <t>티
+키
+타
+카</t>
+  </si>
+  <si>
+    <t>제
+브
+라</t>
+  </si>
+  <si>
+    <t>대구레전드</t>
+  </si>
+  <si>
+    <t>풀스윙스</t>
+  </si>
+  <si>
+    <t>이
+지
+스</t>
+  </si>
+  <si>
+    <t>블루다이아몬드</t>
+  </si>
+  <si>
+    <t>혼
+연
+일
+체</t>
+  </si>
+  <si>
+    <t>시
+드
+니</t>
+  </si>
+  <si>
+    <t>N
+K
+테
+크</t>
+  </si>
+  <si>
+    <t>내츄럴스톤</t>
+  </si>
+  <si>
+    <t>팬
+텀
+즈</t>
+  </si>
+  <si>
+    <t>느
+티
+나
+무</t>
   </si>
   <si>
     <t>오버액션</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...59 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>수렌트카</t>
+  </si>
+  <si>
+    <t>선우종합건설</t>
+  </si>
+  <si>
+    <t>맨
+스
+터
+즈</t>
+  </si>
+  <si>
+    <t>S
+L
+G</t>
+  </si>
+  <si>
+    <t>블
+랙
+센
+스</t>
+  </si>
+  <si>
+    <t>하
+나
+마
+나</t>
+  </si>
+  <si>
+    <t>숏
+컷
+츠</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>에
+러
+스</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>블
+랙
+버
+드</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>돌
+로</t>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-  <fonts count="16" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
-      <family val="2"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...15 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
-      <scheme val="minor"/>
-[...79 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDFE6F7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDAE3F3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="42">
+  <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
-      <top style="thin">
-[...21 lines deleted...]
-      <left style="medium">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...18 lines deleted...]
-    <border>
       <left/>
-      <right style="medium">
-[...41 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
-      <top style="medium">
-        <color auto="1"/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...4 lines deleted...]
-        <color auto="1"/>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FFFF0000"/>
       </left>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FFFF0000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FFFF0000"/>
       </left>
       <right/>
-      <top style="medium">
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
       <top style="thick">
-        <color rgb="FFFF0000"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thick">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thick">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
-        <color rgb="FFFF0000"/>
+        <color theme="1"/>
       </right>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
-        <color rgb="FFFF0000"/>
+        <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
-        <color rgb="FFFF0000"/>
-[...71 lines deleted...]
-      <right style="medium">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thick">
         <color theme="1"/>
-      </right>
-[...6 lines deleted...]
-        <color rgb="FFFF0000"/>
       </left>
       <right/>
-      <top/>
-[...28 lines deleted...]
-      <top style="medium">
+      <top style="thick">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...19 lines deleted...]
-      <left style="medium">
+      <left style="thick">
         <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...19 lines deleted...]
-      <left style="medium">
+      <left style="thick">
         <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center" textRotation="255"/>
-[...11 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="36" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="37" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
-[...32 lines deleted...]
-    <xf numFmtId="41" fontId="0" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...73 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
+  <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="14">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF6182D6"/>
+          <bgColor rgb="FF6182D6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF94A5DF"/>
+          <bgColor rgb="FF94A5DF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color rgb="FF6182D6"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF6182D6"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <border>
+        <top style="thin">
+          <color rgb="FF6182D6"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <border>
+        <bottom style="medium">
+          <color rgb="FF6182D6"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF000000"/>
+      </font>
+      <border>
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF6182D6"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF6182D6"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFAEBFEA"/>
+          <bgColor rgb="FFAEBFEA"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFAEBFEA"/>
+          <bgColor rgb="FFAEBFEA"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FFFFFFFF"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF6182D6"/>
+          <bgColor rgb="FF6182D6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FFFFFFFF"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF6182D6"/>
+          <bgColor rgb="FF6182D6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FFFFFFFF"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF6182D6"/>
+          <bgColor rgb="FF6182D6"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thick">
+          <color rgb="FFFFFFFF"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FFFFFFFF"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF6182D6"/>
+          <bgColor rgb="FF6182D6"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thick">
+          <color rgb="FFFFFFFF"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF000000"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFD7DFF4"/>
+          <bgColor rgb="FFD7DFF4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color rgb="FFFFFFFF"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFFFFFFF"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFFFFFFF"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFFFFFFF"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FFFFFFFF"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FFFFFFFF"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Normal Style 1 - Accent 1" pivot="0" count="7" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
+      <tableStyleElement type="wholeTable" dxfId="13"/>
+      <tableStyleElement type="headerRow" dxfId="12"/>
+      <tableStyleElement type="totalRow" dxfId="11"/>
+      <tableStyleElement type="firstColumn" dxfId="10"/>
+      <tableStyleElement type="lastColumn" dxfId="9"/>
+      <tableStyleElement type="firstRowStripe" dxfId="8"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="7"/>
+    </tableStyle>
+    <tableStyle name="Light Style 1 - Accent 1" table="0" count="7" xr9:uid="{00000000-0011-0000-FFFF-FFFF01000000}">
+      <tableStyleElement type="wholeTable" dxfId="6"/>
+      <tableStyleElement type="headerRow" dxfId="5"/>
+      <tableStyleElement type="totalRow" dxfId="4"/>
+      <tableStyleElement type="firstColumn" dxfId="3"/>
+      <tableStyleElement type="lastColumn" dxfId="2"/>
+      <tableStyleElement type="firstRowStripe" dxfId="1"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="0"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1396,65 +1658,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
@@ -1472,2458 +1734,1543 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B5:BB71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="B3:AS78"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="AS18" sqref="AS18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="17.399999999999999" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="2" max="55" width="2.625" customWidth="1"/>
+    <col min="1" max="1" width="8.59765625" customWidth="1"/>
+    <col min="2" max="7" width="2.59765625" customWidth="1"/>
+    <col min="8" max="8" width="3.8984375" customWidth="1"/>
+    <col min="9" max="9" width="2.59765625" customWidth="1"/>
+    <col min="10" max="11" width="2.796875" customWidth="1"/>
+    <col min="12" max="12" width="2.69921875" customWidth="1"/>
+    <col min="13" max="13" width="2.59765625" customWidth="1"/>
+    <col min="14" max="14" width="3.3984375" customWidth="1"/>
+    <col min="15" max="17" width="2.59765625" customWidth="1"/>
+    <col min="18" max="18" width="3.59765625" customWidth="1"/>
+    <col min="19" max="19" width="2.8984375" customWidth="1"/>
+    <col min="20" max="21" width="2.59765625" customWidth="1"/>
+    <col min="22" max="22" width="3.296875" customWidth="1"/>
+    <col min="23" max="25" width="2.59765625" customWidth="1"/>
+    <col min="26" max="26" width="3.3984375" customWidth="1"/>
+    <col min="27" max="29" width="2.59765625" customWidth="1"/>
+    <col min="30" max="30" width="3.09765625" customWidth="1"/>
+    <col min="31" max="31" width="2.59765625" customWidth="1"/>
+    <col min="32" max="32" width="3" customWidth="1"/>
+    <col min="33" max="38" width="2.59765625" customWidth="1"/>
+    <col min="39" max="39" width="3.19921875" customWidth="1"/>
+    <col min="40" max="41" width="2.59765625" customWidth="1"/>
+    <col min="42" max="42" width="3.3984375" customWidth="1"/>
+    <col min="43" max="55" width="2.59765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:40" x14ac:dyDescent="0.3">
-      <c r="B5" t="s">
+    <row r="3" spans="2:35" ht="25.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+      <c r="AE3" s="3"/>
+      <c r="AF3" s="3"/>
+      <c r="AG3" s="3"/>
+      <c r="AH3" s="3"/>
+    </row>
+    <row r="5" spans="2:35" x14ac:dyDescent="0.4">
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+    </row>
+    <row r="6" spans="2:35" x14ac:dyDescent="0.4">
+      <c r="H6" s="4"/>
+      <c r="AA6" s="7"/>
+    </row>
+    <row r="7" spans="2:35" x14ac:dyDescent="0.4">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="AA7" s="7"/>
+    </row>
+    <row r="8" spans="2:35" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="1"/>
+      <c r="AC8" s="1"/>
+      <c r="AD8" s="1"/>
+      <c r="AE8" s="1"/>
+    </row>
+    <row r="9" spans="2:35" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="70"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="X9" s="33"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="20"/>
+      <c r="AA9" s="20"/>
+      <c r="AE9" s="7"/>
+    </row>
+    <row r="10" spans="2:35" x14ac:dyDescent="0.4">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+      <c r="R10" s="2"/>
+      <c r="X10" s="31"/>
+      <c r="AE10" s="7"/>
+    </row>
+    <row r="11" spans="2:35" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B11" s="2"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="X11" s="31"/>
+      <c r="AD11" s="1"/>
+      <c r="AE11" s="8"/>
+    </row>
+    <row r="12" spans="2:35" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2">
+        <v>4</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="43">
+        <v>9</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="U12" s="25">
+        <v>8</v>
+      </c>
+      <c r="V12" s="84"/>
+      <c r="W12" s="82"/>
+      <c r="X12" s="20"/>
+      <c r="Y12" s="24"/>
+      <c r="Z12">
+        <v>17</v>
+      </c>
+      <c r="AD12" s="4"/>
+      <c r="AF12" s="20"/>
+      <c r="AG12" s="24"/>
+    </row>
+    <row r="13" spans="2:35" x14ac:dyDescent="0.4">
+      <c r="C13" s="4"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="U13" s="25"/>
+      <c r="V13" s="85"/>
+      <c r="Y13" s="13"/>
+      <c r="AD13" s="4"/>
+      <c r="AG13" s="13"/>
+    </row>
+    <row r="14" spans="2:35" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C14" s="4"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+      <c r="R14" s="2"/>
+      <c r="V14" s="86"/>
+      <c r="Y14" s="13"/>
+      <c r="AC14" s="1"/>
+      <c r="AD14" s="5"/>
+      <c r="AG14" s="13"/>
+      <c r="AH14" s="1"/>
+    </row>
+    <row r="15" spans="2:35" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="2"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="2">
+        <v>6</v>
+      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="43">
+        <v>7</v>
+      </c>
+      <c r="H15" s="2">
         <v>0</v>
       </c>
-    </row>
-[...135 lines deleted...]
-      <c r="F13" s="27">
+      <c r="I15" s="3"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="43">
+        <v>10</v>
+      </c>
+      <c r="L15" s="44">
+        <v>15</v>
+      </c>
+      <c r="M15" s="2"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="22">
+        <v>4</v>
+      </c>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="T15" s="43">
+        <v>12</v>
+      </c>
+      <c r="U15" s="87"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="22">
+        <v>2</v>
+      </c>
+      <c r="X15" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y15" s="89"/>
+      <c r="Z15" s="15"/>
+      <c r="AA15" s="2">
+        <v>11</v>
+      </c>
+      <c r="AB15" s="2"/>
+      <c r="AC15" s="3"/>
+      <c r="AD15" s="6"/>
+      <c r="AE15" s="2"/>
+      <c r="AF15" s="2">
+        <v>10</v>
+      </c>
+      <c r="AG15" s="37"/>
+      <c r="AH15" s="6"/>
+      <c r="AI15" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="2:35" x14ac:dyDescent="0.4">
+      <c r="C16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="13"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="N16" s="7"/>
+      <c r="U16" s="85"/>
+      <c r="V16" s="7"/>
+      <c r="Y16" s="4"/>
+      <c r="Z16" s="13"/>
+      <c r="AC16" s="4"/>
+      <c r="AD16" s="7"/>
+      <c r="AG16" s="31"/>
+      <c r="AH16" s="7"/>
+    </row>
+    <row r="17" spans="2:41" x14ac:dyDescent="0.4">
+      <c r="B17" s="1"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="86"/>
+      <c r="V17" s="8"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="17"/>
+      <c r="AA17" s="1"/>
+      <c r="AB17" s="1"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="8"/>
+      <c r="AE17" s="1"/>
+      <c r="AF17" s="1"/>
+      <c r="AG17" s="69"/>
+      <c r="AH17" s="8"/>
+      <c r="AI17" s="1"/>
+    </row>
+    <row r="18" spans="2:41" ht="106.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="10"/>
-[...8 lines deleted...]
-      <c r="P13" s="45">
+      <c r="C18" s="2"/>
+      <c r="D18" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="2"/>
+      <c r="F18" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="93"/>
+      <c r="H18" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="2"/>
+      <c r="J18" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="102"/>
+      <c r="L18" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="M18" s="99"/>
+      <c r="N18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="O18" s="2"/>
+      <c r="P18" s="100"/>
+      <c r="Q18" s="100"/>
+      <c r="T18" s="121" t="s">
+        <v>16</v>
+      </c>
+      <c r="U18" s="122"/>
+      <c r="V18" s="96" t="s">
+        <v>32</v>
+      </c>
+      <c r="W18" s="97"/>
+      <c r="X18" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y18" s="97"/>
+      <c r="Z18" s="94" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA18" s="95"/>
+      <c r="AB18" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC18" s="2"/>
+      <c r="AD18" s="98" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE18" s="98"/>
+      <c r="AF18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG18" s="90"/>
+      <c r="AH18" s="91" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI18" s="2"/>
+    </row>
+    <row r="21" spans="2:41" ht="29.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="U21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2"/>
+      <c r="Z21" s="2"/>
+      <c r="AA21" s="2"/>
+      <c r="AB21" s="2"/>
+      <c r="AC21" s="2"/>
+      <c r="AD21" s="2"/>
+      <c r="AE21" s="2"/>
+      <c r="AF21" s="2"/>
+      <c r="AG21" s="2"/>
+      <c r="AH21" s="2"/>
+      <c r="AI21" s="2"/>
+    </row>
+    <row r="23" spans="2:41" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="S23" s="1"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+      <c r="X23" s="1"/>
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1"/>
+      <c r="AA23" s="1"/>
+      <c r="AB23" s="1"/>
+      <c r="AC23" s="1"/>
+      <c r="AD23" s="1"/>
+    </row>
+    <row r="24" spans="2:41" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="J24" s="33"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="20"/>
+      <c r="P24" s="20"/>
+      <c r="Q24" s="20"/>
+      <c r="R24" s="20"/>
+      <c r="AD24" s="7"/>
+    </row>
+    <row r="25" spans="2:41" x14ac:dyDescent="0.4">
+      <c r="J25" s="31"/>
+      <c r="AD25" s="7"/>
+    </row>
+    <row r="26" spans="2:41" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="J26" s="31"/>
+      <c r="AD26" s="7"/>
+    </row>
+    <row r="27" spans="2:41" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="J27" s="31"/>
+      <c r="Y27" s="33"/>
+      <c r="Z27" s="20"/>
+      <c r="AA27" s="20"/>
+      <c r="AB27" s="20"/>
+      <c r="AC27" s="20"/>
+      <c r="AD27" s="20"/>
+      <c r="AE27" s="20"/>
+      <c r="AF27" s="20"/>
+      <c r="AG27" s="20"/>
+      <c r="AH27" s="20"/>
+      <c r="AI27" s="20"/>
+      <c r="AJ27" s="21"/>
+    </row>
+    <row r="28" spans="2:41" x14ac:dyDescent="0.4">
+      <c r="J28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="AJ28" s="18"/>
+    </row>
+    <row r="29" spans="2:41" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="J29" s="31"/>
+      <c r="Y29" s="31"/>
+      <c r="AG29" s="19"/>
+      <c r="AH29" s="19"/>
+      <c r="AI29" s="19"/>
+      <c r="AJ29" s="88"/>
+    </row>
+    <row r="30" spans="2:41" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="E30">
+        <v>6</v>
+      </c>
+      <c r="F30" s="84"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="75"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="24"/>
+      <c r="N30">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="31"/>
+      <c r="AF30" s="66">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="67"/>
+      <c r="AI30" s="67"/>
+      <c r="AJ30" s="67"/>
+      <c r="AK30" s="82"/>
+      <c r="AL30" s="82"/>
+      <c r="AM30" s="83"/>
+      <c r="AN30">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="2:41" x14ac:dyDescent="0.4">
+      <c r="F31" s="85"/>
+      <c r="G31" s="35"/>
+      <c r="H31" s="35"/>
+      <c r="J31" s="35"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="35"/>
+      <c r="M31" s="13"/>
+      <c r="Y31" s="31"/>
+      <c r="AF31" s="66"/>
+      <c r="AM31" s="80"/>
+    </row>
+    <row r="32" spans="2:41" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="F32" s="85"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="M32" s="13"/>
+      <c r="Y32" s="31"/>
+      <c r="AF32" s="13"/>
+      <c r="AM32" s="80"/>
+      <c r="AN32" s="1"/>
+      <c r="AO32" s="1"/>
+    </row>
+    <row r="33" spans="2:42" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="C33">
+        <v>11</v>
+      </c>
+      <c r="D33" s="84"/>
+      <c r="E33" s="75"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="46"/>
+      <c r="H33">
+        <v>1</v>
+      </c>
+      <c r="K33" s="25">
+        <v>8</v>
+      </c>
+      <c r="L33" s="52"/>
+      <c r="M33" s="53"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="24"/>
+      <c r="P33">
         <v>9</v>
       </c>
-      <c r="Q13" s="8"/>
-[...6 lines deleted...]
-      <c r="X13" s="27">
+      <c r="V33" s="26">
+        <v>12</v>
+      </c>
+      <c r="W33" s="33"/>
+      <c r="X33" s="20"/>
+      <c r="Y33" s="111"/>
+      <c r="Z33" s="76"/>
+      <c r="AA33">
+        <v>7</v>
+      </c>
+      <c r="AD33" s="26">
+        <v>22</v>
+      </c>
+      <c r="AE33" s="33"/>
+      <c r="AF33" s="20"/>
+      <c r="AG33" s="53"/>
+      <c r="AH33" s="55"/>
+      <c r="AI33">
+        <v>6</v>
+      </c>
+      <c r="AL33" s="26">
         <v>3</v>
       </c>
-      <c r="Y13" s="10"/>
-[...10 lines deleted...]
-      <c r="AJ13" s="13">
+      <c r="AM33" s="84"/>
+      <c r="AO33" s="10"/>
+      <c r="AP33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:42" x14ac:dyDescent="0.4">
+      <c r="D34" s="85"/>
+      <c r="E34" s="35"/>
+      <c r="G34" s="47"/>
+      <c r="K34" s="25"/>
+      <c r="L34" s="54"/>
+      <c r="N34" s="25"/>
+      <c r="O34" s="13"/>
+      <c r="V34" s="26"/>
+      <c r="W34" s="31"/>
+      <c r="X34" s="112"/>
+      <c r="Y34" s="110"/>
+      <c r="Z34" s="77"/>
+      <c r="AD34" s="26"/>
+      <c r="AE34" s="31"/>
+      <c r="AH34" s="56"/>
+      <c r="AL34" s="26"/>
+      <c r="AM34" s="85"/>
+      <c r="AO34" s="10"/>
+    </row>
+    <row r="35" spans="2:42" x14ac:dyDescent="0.4">
+      <c r="C35" s="1"/>
+      <c r="D35" s="85"/>
+      <c r="E35" s="35"/>
+      <c r="G35" s="48"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="54"/>
+      <c r="N35" s="25"/>
+      <c r="O35" s="17"/>
+      <c r="P35" s="19"/>
+      <c r="V35" s="28"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="112"/>
+      <c r="Y35" s="110"/>
+      <c r="Z35" s="78"/>
+      <c r="AD35" s="28"/>
+      <c r="AE35" s="31"/>
+      <c r="AH35" s="65"/>
+      <c r="AL35" s="26"/>
+      <c r="AM35" s="86"/>
+      <c r="AO35" s="10"/>
+    </row>
+    <row r="36" spans="2:42" x14ac:dyDescent="0.4">
+      <c r="B36" s="2">
+        <v>6</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="79"/>
+      <c r="E36" s="2">
+        <v>8</v>
+      </c>
+      <c r="F36" s="2">
+        <v>14</v>
+      </c>
+      <c r="G36" s="3"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="2">
+        <v>15</v>
+      </c>
+      <c r="J36" s="22">
+        <v>0</v>
+      </c>
+      <c r="K36" s="3"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="2">
+        <v>14</v>
+      </c>
+      <c r="N36" s="22">
+        <v>7</v>
+      </c>
+      <c r="O36" s="3"/>
+      <c r="P36" s="12"/>
+      <c r="Q36" s="2">
+        <v>19</v>
+      </c>
+      <c r="U36" s="32">
+        <v>3</v>
+      </c>
+      <c r="V36" s="3"/>
+      <c r="W36" s="15"/>
+      <c r="X36" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z36" s="3"/>
+      <c r="AA36" s="79"/>
+      <c r="AB36" s="2">
+        <v>7</v>
+      </c>
+      <c r="AC36" s="2">
+        <v>6</v>
+      </c>
+      <c r="AD36" s="3"/>
+      <c r="AE36" s="15"/>
+      <c r="AF36" s="2">
+        <v>7</v>
+      </c>
+      <c r="AG36" s="2">
+        <v>6</v>
+      </c>
+      <c r="AH36" s="3"/>
+      <c r="AI36" s="49"/>
+      <c r="AJ36" s="2">
+        <v>9</v>
+      </c>
+      <c r="AK36" s="2">
+        <v>10</v>
+      </c>
+      <c r="AL36" s="87"/>
+      <c r="AM36" s="2"/>
+      <c r="AN36" s="3">
+        <v>4</v>
+      </c>
+      <c r="AO36" s="6"/>
+    </row>
+    <row r="37" spans="2:42" x14ac:dyDescent="0.4">
+      <c r="C37" s="4"/>
+      <c r="D37" s="80"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="50"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="50"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="13"/>
+      <c r="V37" s="4"/>
+      <c r="W37" s="13"/>
+      <c r="Z37" s="4"/>
+      <c r="AA37" s="80"/>
+      <c r="AD37" s="4"/>
+      <c r="AE37" s="13"/>
+      <c r="AH37" s="4"/>
+      <c r="AI37" s="50"/>
+      <c r="AL37" s="85"/>
+      <c r="AN37" s="4"/>
+      <c r="AO37" s="7"/>
+    </row>
+    <row r="38" spans="2:42" x14ac:dyDescent="0.4">
+      <c r="B38" s="1"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="51"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="51"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="17"/>
+      <c r="Q38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="81"/>
+      <c r="AB38" s="1"/>
+      <c r="AC38" s="1"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="17"/>
+      <c r="AF38" s="1"/>
+      <c r="AG38" s="1"/>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="51"/>
+      <c r="AJ38" s="1"/>
+      <c r="AK38" s="1"/>
+      <c r="AL38" s="86"/>
+      <c r="AM38" s="1"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="8"/>
+      <c r="AP38" s="1"/>
+    </row>
+    <row r="39" spans="2:42" ht="109.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="2"/>
+      <c r="D39" s="114" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="117"/>
+      <c r="F39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="I39" s="93"/>
+      <c r="J39" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K39" s="2"/>
+      <c r="L39" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="M39" s="93"/>
+      <c r="N39" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="O39" s="2"/>
+      <c r="P39" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q39" s="118"/>
+      <c r="U39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="V39" s="106"/>
+      <c r="W39" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="X39" s="105"/>
+      <c r="Y39" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z39" s="2"/>
+      <c r="AA39" s="114" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB39" s="119"/>
+      <c r="AC39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD39" s="2"/>
+      <c r="AE39" s="105" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF39" s="105"/>
+      <c r="AG39" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AH39" s="107"/>
+      <c r="AI39" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ39" s="93"/>
+      <c r="AK39" s="120" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL39" s="120"/>
+      <c r="AM39" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="AK13" s="45"/>
-[...88 lines deleted...]
-      <c r="C16" s="8">
+      <c r="AN39" s="98"/>
+      <c r="AO39" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP39" s="2"/>
+    </row>
+    <row r="43" spans="2:42" ht="29.4" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="Q43" s="2"/>
+      <c r="R43" s="2"/>
+      <c r="S43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="U43" s="2"/>
+      <c r="V43" s="2"/>
+      <c r="W43" s="2"/>
+      <c r="X43" s="2"/>
+      <c r="Y43" s="2"/>
+      <c r="Z43" s="2"/>
+      <c r="AA43" s="2"/>
+      <c r="AB43" s="2"/>
+      <c r="AC43" s="2"/>
+      <c r="AD43" s="2"/>
+      <c r="AE43" s="2"/>
+      <c r="AF43" s="2"/>
+      <c r="AG43" s="2"/>
+      <c r="AH43" s="2"/>
+      <c r="AI43" s="2"/>
+      <c r="AJ43" s="2"/>
+      <c r="AK43" s="2"/>
+      <c r="AL43" s="2"/>
+      <c r="AM43" s="2"/>
+      <c r="AN43" s="2"/>
+      <c r="AO43" s="2"/>
+      <c r="AP43" s="2"/>
+    </row>
+    <row r="45" spans="2:42" ht="18" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="46" spans="2:42" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="L46" s="33"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+      <c r="S46" s="20"/>
+      <c r="T46" s="20"/>
+      <c r="U46" s="20"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="20"/>
+      <c r="X46" s="20"/>
+      <c r="Y46" s="20"/>
+      <c r="Z46" s="20"/>
+      <c r="AA46" s="20"/>
+      <c r="AB46" s="20"/>
+      <c r="AC46" s="20"/>
+      <c r="AD46" s="20"/>
+      <c r="AE46" s="20"/>
+      <c r="AF46" s="20"/>
+      <c r="AG46" s="20"/>
+      <c r="AH46" s="20"/>
+      <c r="AI46" s="20"/>
+      <c r="AJ46" s="20"/>
+      <c r="AK46" s="24"/>
+    </row>
+    <row r="47" spans="2:42" x14ac:dyDescent="0.4">
+      <c r="L47" s="31"/>
+      <c r="T47" s="32"/>
+      <c r="AK47" s="13"/>
+    </row>
+    <row r="48" spans="2:42" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="L48" s="31"/>
+      <c r="AK48" s="13"/>
+    </row>
+    <row r="49" spans="2:45" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="E49">
+        <v>9</v>
+      </c>
+      <c r="F49" s="84"/>
+      <c r="G49" s="82"/>
+      <c r="H49" s="82"/>
+      <c r="I49" s="82"/>
+      <c r="J49" s="82"/>
+      <c r="K49" s="82"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="20"/>
+      <c r="O49" s="20"/>
+      <c r="P49" s="20"/>
+      <c r="Q49" s="21"/>
+      <c r="R49">
+        <v>17</v>
+      </c>
+      <c r="AG49">
+        <v>6</v>
+      </c>
+      <c r="AH49" s="52"/>
+      <c r="AI49" s="60"/>
+      <c r="AJ49" s="60"/>
+      <c r="AK49" s="60"/>
+      <c r="AL49" s="34"/>
+      <c r="AM49" s="34"/>
+      <c r="AN49" s="34"/>
+      <c r="AO49" s="24"/>
+      <c r="AP49" s="42">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="2:45" x14ac:dyDescent="0.4">
+      <c r="F50" s="85"/>
+      <c r="Q50" s="18"/>
+      <c r="AH50" s="54"/>
+      <c r="AI50" s="35"/>
+      <c r="AJ50" s="35"/>
+      <c r="AK50" s="35"/>
+      <c r="AL50" s="35"/>
+      <c r="AM50" s="35"/>
+      <c r="AN50" s="35"/>
+      <c r="AO50" s="13"/>
+    </row>
+    <row r="51" spans="2:45" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="F51" s="85"/>
+      <c r="Q51" s="18"/>
+      <c r="AH51" s="54"/>
+      <c r="AI51" s="35"/>
+      <c r="AJ51" s="35"/>
+      <c r="AK51" s="35"/>
+      <c r="AL51" s="35"/>
+      <c r="AM51" s="35"/>
+      <c r="AN51" s="35"/>
+      <c r="AO51" s="13"/>
+    </row>
+    <row r="52" spans="2:45" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="F52" s="85"/>
+      <c r="M52">
+        <v>16</v>
+      </c>
+      <c r="N52" s="33"/>
+      <c r="O52" s="68"/>
+      <c r="P52" s="68"/>
+      <c r="Q52" s="68"/>
+      <c r="R52" s="82"/>
+      <c r="S52" s="82"/>
+      <c r="T52" s="82"/>
+      <c r="U52" s="83"/>
+      <c r="V52">
+        <v>9</v>
+      </c>
+      <c r="AH52" s="54"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+      <c r="AK52" s="35"/>
+      <c r="AL52" s="35"/>
+      <c r="AM52" s="35"/>
+      <c r="AN52" s="35"/>
+      <c r="AO52" s="13"/>
+    </row>
+    <row r="53" spans="2:45" x14ac:dyDescent="0.4">
+      <c r="F53" s="85"/>
+      <c r="N53" s="31"/>
+      <c r="O53" s="67"/>
+      <c r="P53" s="67"/>
+      <c r="Q53" s="67"/>
+      <c r="U53" s="80"/>
+      <c r="AH53" s="54"/>
+      <c r="AI53" s="35"/>
+      <c r="AJ53" s="35"/>
+      <c r="AK53" s="35"/>
+      <c r="AL53" s="35"/>
+      <c r="AM53" s="35"/>
+      <c r="AN53" s="35"/>
+      <c r="AO53" s="13"/>
+    </row>
+    <row r="54" spans="2:45" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="F54" s="85"/>
+      <c r="M54" s="19"/>
+      <c r="N54" s="69"/>
+      <c r="O54" s="1"/>
+      <c r="P54" s="67"/>
+      <c r="Q54" s="67"/>
+      <c r="U54" s="80"/>
+      <c r="AH54" s="54"/>
+      <c r="AI54" s="35"/>
+      <c r="AJ54" s="35"/>
+      <c r="AK54" s="35"/>
+      <c r="AL54" s="35"/>
+      <c r="AM54" s="35"/>
+      <c r="AO54" s="13"/>
+    </row>
+    <row r="55" spans="2:45" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="C55" s="26">
+        <v>3</v>
+      </c>
+      <c r="D55" s="63"/>
+      <c r="E55" s="45"/>
+      <c r="F55" s="82"/>
+      <c r="G55" s="76"/>
+      <c r="H55" s="74">
+        <v>12</v>
+      </c>
+      <c r="K55" s="26"/>
+      <c r="L55" s="30"/>
+      <c r="O55" s="10"/>
+      <c r="S55" s="26">
+        <v>12</v>
+      </c>
+      <c r="T55" s="84"/>
+      <c r="U55" s="82"/>
+      <c r="V55" s="75"/>
+      <c r="W55" s="76"/>
+      <c r="X55">
+        <v>3</v>
+      </c>
+      <c r="AE55" s="41">
+        <v>9</v>
+      </c>
+      <c r="AF55" s="52"/>
+      <c r="AG55" s="53"/>
+      <c r="AH55" s="53"/>
+      <c r="AI55" s="55"/>
+      <c r="AJ55">
+        <v>5</v>
+      </c>
+      <c r="AM55" s="41">
+        <v>14</v>
+      </c>
+      <c r="AN55" s="33"/>
+      <c r="AO55" s="20"/>
+      <c r="AP55" s="53"/>
+      <c r="AQ55" s="55"/>
+      <c r="AR55">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="2:45" x14ac:dyDescent="0.4">
+      <c r="C56" s="26"/>
+      <c r="D56" s="64"/>
+      <c r="G56" s="77"/>
+      <c r="K56" s="26"/>
+      <c r="L56" s="27"/>
+      <c r="O56" s="10"/>
+      <c r="S56" s="26"/>
+      <c r="T56" s="85"/>
+      <c r="V56" s="35"/>
+      <c r="W56" s="77"/>
+      <c r="AE56" s="26"/>
+      <c r="AF56" s="54"/>
+      <c r="AI56" s="56"/>
+      <c r="AM56" s="26"/>
+      <c r="AN56" s="31"/>
+      <c r="AQ56" s="56"/>
+    </row>
+    <row r="57" spans="2:45" ht="18" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C57" s="28"/>
+      <c r="D57" s="62"/>
+      <c r="G57" s="78"/>
+      <c r="K57" s="28"/>
+      <c r="L57" s="31"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="1"/>
+      <c r="S57" s="26"/>
+      <c r="T57" s="86"/>
+      <c r="V57" s="35"/>
+      <c r="W57" s="78"/>
+      <c r="AE57" s="26"/>
+      <c r="AF57" s="58"/>
+      <c r="AI57" s="56"/>
+      <c r="AJ57" s="1"/>
+      <c r="AM57" s="28"/>
+      <c r="AN57" s="31"/>
+      <c r="AQ57" s="59"/>
+    </row>
+    <row r="58" spans="2:45" ht="18" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="29">
+        <v>6</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="49"/>
+      <c r="E58" s="43">
+        <v>16</v>
+      </c>
+      <c r="F58" s="2">
+        <v>0</v>
+      </c>
+      <c r="G58" s="3"/>
+      <c r="H58" s="79"/>
+      <c r="I58" s="2">
+        <v>7</v>
+      </c>
+      <c r="J58" s="22">
+        <v>6</v>
+      </c>
+      <c r="K58" s="3"/>
+      <c r="L58" s="15"/>
+      <c r="M58" s="73">
+        <v>7</v>
+      </c>
+      <c r="N58" s="2"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="2"/>
+      <c r="R58" s="43">
+        <v>21</v>
+      </c>
+      <c r="S58" s="87"/>
+      <c r="T58" s="6"/>
+      <c r="U58" s="22">
+        <v>7</v>
+      </c>
+      <c r="V58" s="2">
+        <v>8</v>
+      </c>
+      <c r="W58" s="3"/>
+      <c r="X58" s="79"/>
+      <c r="Y58" s="43">
+        <v>9</v>
+      </c>
+      <c r="Z58" s="2"/>
+      <c r="AE58" s="61"/>
+      <c r="AF58" s="6"/>
+      <c r="AG58" s="2"/>
+      <c r="AH58" s="43">
+        <v>11</v>
+      </c>
+      <c r="AI58" s="57"/>
+      <c r="AJ58" s="6"/>
+      <c r="AK58" s="2">
         <v>10</v>
       </c>
-      <c r="D16" s="17"/>
-[...126 lines deleted...]
-      <c r="B19" s="8">
+      <c r="AL58" s="2">
+        <v>11</v>
+      </c>
+      <c r="AM58" s="3"/>
+      <c r="AN58" s="15"/>
+      <c r="AO58" s="43">
+        <v>15</v>
+      </c>
+      <c r="AP58" s="2">
+        <v>9</v>
+      </c>
+      <c r="AQ58" s="3"/>
+      <c r="AR58" s="49"/>
+      <c r="AS58" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="2:45" x14ac:dyDescent="0.4">
+      <c r="C59" s="4"/>
+      <c r="D59" s="50"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="80"/>
+      <c r="K59" s="4"/>
+      <c r="L59" s="13"/>
+      <c r="O59" s="4"/>
+      <c r="P59" s="7"/>
+      <c r="S59" s="85"/>
+      <c r="T59" s="7"/>
+      <c r="W59" s="4"/>
+      <c r="X59" s="80"/>
+      <c r="AE59" s="62"/>
+      <c r="AF59" s="7"/>
+      <c r="AI59" s="54"/>
+      <c r="AJ59" s="7"/>
+      <c r="AM59" s="4"/>
+      <c r="AN59" s="13"/>
+      <c r="AQ59" s="4"/>
+      <c r="AR59" s="50"/>
+    </row>
+    <row r="60" spans="2:45" x14ac:dyDescent="0.4">
+      <c r="C60" s="4"/>
+      <c r="D60" s="50"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="80"/>
+      <c r="K60" s="4"/>
+      <c r="L60" s="13"/>
+      <c r="O60" s="4"/>
+      <c r="P60" s="7"/>
+      <c r="S60" s="85"/>
+      <c r="T60" s="7"/>
+      <c r="W60" s="4"/>
+      <c r="X60" s="80"/>
+      <c r="AE60" s="62"/>
+      <c r="AF60" s="7"/>
+      <c r="AI60" s="54"/>
+      <c r="AJ60" s="7"/>
+      <c r="AM60" s="4"/>
+      <c r="AN60" s="13"/>
+      <c r="AQ60" s="4"/>
+      <c r="AR60" s="50"/>
+    </row>
+    <row r="61" spans="2:45" ht="117" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" s="2"/>
+      <c r="D61" s="103" t="s">
+        <v>42</v>
+      </c>
+      <c r="E61" s="103"/>
+      <c r="F61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="116" t="s">
+        <v>48</v>
+      </c>
+      <c r="I61" s="114"/>
+      <c r="J61" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="K61" s="2"/>
+      <c r="L61" s="113" t="s">
+        <v>45</v>
+      </c>
+      <c r="M61" s="113"/>
+      <c r="N61" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O61" s="2"/>
+      <c r="P61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="S61" s="103"/>
+      <c r="T61" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="U61" s="2"/>
+      <c r="V61" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="W61" s="108"/>
+      <c r="X61" s="114" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y61" s="115"/>
+      <c r="AD61" s="103" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE61" s="104"/>
+      <c r="AF61" s="107"/>
+      <c r="AG61" s="107"/>
+      <c r="AH61" s="109" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI61" s="109"/>
+      <c r="AJ61" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK61" s="2"/>
+      <c r="AL61" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM61" s="2"/>
+      <c r="AN61" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO61" s="105"/>
+      <c r="AP61" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="17"/>
-[...897 lines deleted...]
-      <c r="AM49" s="76" t="s">
+      <c r="AQ61" s="2"/>
+      <c r="AR61" s="103" t="s">
         <v>36</v>
       </c>
-      <c r="AN49" s="77"/>
-[...984 lines deleted...]
-    </row>
+      <c r="AS61" s="103"/>
+    </row>
+    <row r="78" ht="128.25" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
-  <mergeCells count="66">
-[...65 lines deleted...]
-    <mergeCell ref="AC71:AD71"/>
+  <mergeCells count="58">
+    <mergeCell ref="AR61:AS61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="V61:W61"/>
+    <mergeCell ref="P61:Q61"/>
+    <mergeCell ref="R61:S61"/>
+    <mergeCell ref="T61:U61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="AP61:AQ61"/>
+    <mergeCell ref="AH61:AI61"/>
+    <mergeCell ref="AJ61:AK61"/>
+    <mergeCell ref="AL61:AM61"/>
+    <mergeCell ref="AF61:AG61"/>
+    <mergeCell ref="AN61:AO61"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="B43:AP43"/>
+    <mergeCell ref="AO39:AP39"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="X61:Y61"/>
+    <mergeCell ref="AD61:AE61"/>
+    <mergeCell ref="AM39:AN39"/>
+    <mergeCell ref="AK39:AL39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="AI39:AJ39"/>
+    <mergeCell ref="AG39:AH39"/>
+    <mergeCell ref="AE39:AF39"/>
+    <mergeCell ref="Y39:Z39"/>
+    <mergeCell ref="AC39:AD39"/>
+    <mergeCell ref="AA39:AB39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="B3:AH3"/>
+    <mergeCell ref="B21:AI21"/>
+    <mergeCell ref="AF18:AG18"/>
+    <mergeCell ref="AH18:AI18"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="AB18:AC18"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="AD18:AE18"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="T18:U18"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.69972223043441772" right="0.69972223043441772" top="0.75" bottom="0.75" header="0.30000001192092896" footer="0.30000001192092896"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>2026 동구청장기 대진표</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>com</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
+  <cp:version>1200.0100.01</cp:version>
 </cp:coreProperties>
 </file>